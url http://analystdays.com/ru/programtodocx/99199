--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R46888c20defc41dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9cac0995dbe64af9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e08211009654c60" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="b7aa0597-0abc-40c6-806a-827780afbdbb"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R005e85a4669242c5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7dee0121-0c56-46e0-a407-78654f673ef0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R76803b1e96b043fa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3b6d2109-8b90-4161-b5a3-1700b3fbe056"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d9ccbfa3aca4727" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="051dc727-daf6-48bb-96fe-b1d1d759ec45"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcaccdec16d064caf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cd02ccae-0de7-4f12-b20a-b170f9c1fef2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R341ebd72ae774ae0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f0990878-b2a1-4647-bdc4-6e3355ded6ea"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R54e7922caf5145a2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b3913efb-5109-4347-9687-71fa788d666f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rccecc08b59ef4870" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="298db07f-2802-452c-995d-b75a9b856ea3"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7e08211009654c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R594990a19613404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R9a4df850c2ea4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb968a3e67cc349cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R714398f4ad4e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R20f8b15cb2ae4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R887f07ffbef54d5d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R005e85a4669242c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R76803b1e96b043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R2d9ccbfa3aca4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rcaccdec16d064caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R341ebd72ae774ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R54e7922caf5145a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rccecc08b59ef4870" /></Relationships>
 </file>