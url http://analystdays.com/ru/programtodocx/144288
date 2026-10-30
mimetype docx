--- v1 (2026-06-13)
+++ v2 (2026-10-30)
@@ -1,627 +1,670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd2424409bc6e4826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4668708c93ee4dd6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c099a8365aa4150" cstate="print">
-[...560 lines deleted...]
-                        <a:ext uri="37b190a2-334f-4cd4-b82a-2d1bc74ea75d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf93ee47f266c46cb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f0baa956-6c0a-43b9-a8d5-d1e71f3a5693"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e8fbb3c748d4329" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="69f62161-3ff8-4bcf-917a-b8aac1060e6f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3d670453b464b69" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5236e2a4-ac54-4f10-8271-135c37590599"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32a09630339a42fe" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="16afc4ba-4285-425e-b0a9-6b05cbe122a5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfbc55c0d716c46a7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="86460282-3187-49d9-ae49-3361422d4aa4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb3e66f30fe484a06" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e21efbdb-cc28-4005-8712-94e1d6b05a24"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3925908157e4adc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="01e0e41c-ba4a-4396-830e-92f1c05e47fe"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0cfb4ff0888a4a7a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5429567b-d699-4f96-9840-88ff2f8d09a9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R42e4e7fcaffd4b64" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="95719f4b-ab8e-47ff-837a-03c8d386d6ae"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1b0f50d57340496f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5f4e59c4-8d37-4e48-b9ee-ba73657b0309"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb4389b989c54290" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="999b8711-a20b-4a4d-a24f-34f9a8791624"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49536a64edf24719" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5217cb18-4c22-4053-89d2-038a489e24e5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31065ff72cbb4f65" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c6c882ab-d263-46a3-a33b-fc5df85f8133"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rffe409e16b4b4a75" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7f9df628-21fb-498b-97d0-92fd9c7865a2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b644b4ea61142dd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4d45ff14-f696-43d4-8262-a469472e23a3"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3c099a8365aa4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R1d11f12f46c1464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdf82300d72f8464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R56037d6c856e4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4222247c79644c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4eee171c2718459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R30329e167aff4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R2e700d728c154184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5bb8c7fd35d54579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rb33c0ac52a104fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R8a7133cb07a246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R486c5e3d56ee4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R5a907025762d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="Rc8cb15a9fa1649ac" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf93ee47f266c46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R0e8fbb3c748d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf3d670453b464b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R32a09630339a42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rfbc55c0d716c46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rb3e66f30fe484a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd3925908157e4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R0cfb4ff0888a4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R42e4e7fcaffd4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R1b0f50d57340496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rbb4389b989c54290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R49536a64edf24719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R31065ff72cbb4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="Rffe409e16b4b4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.png" Id="R4b644b4ea61142dd" /></Relationships>
 </file>