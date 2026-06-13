--- v0 (2026-04-15)
+++ v1 (2026-06-13)
@@ -1,627 +1,627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R89db3bfd83a143ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd2424409bc6e4826" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc01fa49704247ae" cstate="print">
-[...560 lines deleted...]
-                        <a:ext uri="d6cc00bf-f399-4065-8f71-52468282343f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c099a8365aa4150" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9ec40ffb-2076-40e8-a63c-d79f7f7fb601"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1d11f12f46c1464c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="71c2127d-b98e-41ec-82dc-bc00dd7c7e74"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf82300d72f8464c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="94d9fa31-0278-4206-9b50-d4b6cdbad839"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56037d6c856e4dc0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5bc3b80a-7a8e-4ef1-b565-b904e37ccca1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4222247c79644c56" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3fffaa81-edf3-456d-958b-c5252c3ea6cc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4eee171c2718459b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4b3dd2e4-0d45-4af5-9cde-b0f68f09b923"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R30329e167aff4025" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="938d4729-6d44-4af1-a27e-972fa30b2031"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2e700d728c154184" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6c581f30-a4ec-4d10-b5ee-935f30de2272"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bb8c7fd35d54579" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="59e8ce5a-a4ad-434b-9df6-1bd6d52693e2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb33c0ac52a104fc4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6e4e712f-1b43-428d-9ead-77c51ed62b16"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a7133cb07a246ea" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="75f963f4-c9c5-4b02-9fb6-bf7b4c20180a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R486c5e3d56ee4986" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="36e1d1cb-8192-4ebd-9bad-5ed4be819a9f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a907025762d435d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c31bc304-ac4a-4a16-ae6d-b1554801a3d1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8cb15a9fa1649ac" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="37b190a2-334f-4cd4-b82a-2d1bc74ea75d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbc01fa49704247ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R641ffc9c109e40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3350078d7790480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rabd01d627586441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R130dad270fdb4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rf5d9a00c2e024325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0e9344f718514c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R3edca36a433e4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R4d06d41dbedf496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R0137dc8c2a564a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R0e05bc35566245a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R2f668df77f8d400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R6a0aa3f754084104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R3c00172c14ff484c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3c099a8365aa4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R1d11f12f46c1464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdf82300d72f8464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R56037d6c856e4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4222247c79644c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4eee171c2718459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R30329e167aff4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R2e700d728c154184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5bb8c7fd35d54579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rb33c0ac52a104fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R8a7133cb07a246ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R486c5e3d56ee4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R5a907025762d435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="Rc8cb15a9fa1649ac" /></Relationships>
 </file>