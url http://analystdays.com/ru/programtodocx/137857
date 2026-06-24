--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -1,498 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re37044dd30c04846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd022c1dfc9444382" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9007b1fba8ed470b" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="3ee8cb0a-67e3-4817-b89c-9afe6f8389e8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3fb1c96420a2441d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0a2b1f28-3522-46df-9c60-10975a4c1abf"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53ebd41c755b4f65" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a7cc2cc1-9ce4-4717-a79c-09ab5f0ebcb0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcae36c19e08447fe" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6677647f-40df-4a7c-b92a-08b10af1c581"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd682ab9d981548d1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1274e118-7550-4a0f-ab37-5b4bad6e7a45"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rff7b4884a97a442f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b94c1a63-a91f-48e6-8d62-d945cea5e3e6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96dffbcccfe54b1b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1c681206-1129-483e-930a-f519c6c8dd0d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3dd9921f8e1a49f9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8ff59eb1-6132-4163-9ec9-3064011536fa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8294268b30e5465a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="56b8939d-287c-4f30-8152-737a47c291fc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b63d861e25d4bbb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a1db14fd-3692-4eae-b8bc-5dbbefb99841"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6484b96daf14bd2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3804c5c0-add2-4888-8fa9-ee932ad3941d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02a76d5acff14f39" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fcabc6e2-8dc1-4d59-a2a2-e75016292e5c"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R9007b1fba8ed470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R672536f9afcf4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R420dbf9246324008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rf550409d95d34a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R2a4f9fdc99524b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc4c3432e42324df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R5abe514684354f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rda6baf2b83134639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rb715565cb3d645b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R7cb4f3497bf0444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R84654371b53f4e07" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3fb1c96420a2441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R53ebd41c755b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rcae36c19e08447fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd682ab9d981548d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rff7b4884a97a442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R96dffbcccfe54b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R3dd9921f8e1a49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R8294268b30e5465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5b63d861e25d4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Ra6484b96daf14bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R02a76d5acff14f39" /></Relationships>
 </file>