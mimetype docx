--- v1 (2026-06-24)
+++ v2 (2026-10-29)
@@ -1,498 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd022c1dfc9444382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc701011978b47cb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3fb1c96420a2441d" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="fcabc6e2-8dc1-4d59-a2a2-e75016292e5c"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb89af94f5e874234" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6dcec23a-4ef4-4313-bcc6-d878571c706f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b7597b291e448bc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3ff9e612-03d4-4ef8-a3e5-75f89b338862"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c36e22fb4cf4a6e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="735d1e6d-0e37-4cc4-aee8-82ebc23a27b6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4cb92923fb104ddf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cd15f22f-c7df-4d0d-a66c-bad6fdcdeb36"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a5382f40b9949a1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c81c35a2-879b-4093-a13e-794ea186b0ac"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7979849a9a54375" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a23b2b1a-32d4-4185-9bab-640dd5ecc58f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a6e8e173ede4ceb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="499c0777-f6be-4b11-801c-ab27c2dced5c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20fa833638f64bfe" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="72375ec7-a12a-4a28-b12a-ceff73e393a2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd9fd397152b45c4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="23fa25e3-562b-4a3c-961f-008aae09b094"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3cb9ad07f0fa476d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6b2f9f20-c3b4-4a42-98e5-ea26e362866e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebd692ec0e884278" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="087fb53c-6c82-4ca7-9492-c4f69fbde559"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3fb1c96420a2441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R53ebd41c755b4f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rcae36c19e08447fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd682ab9d981548d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rff7b4884a97a442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R96dffbcccfe54b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R3dd9921f8e1a49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R8294268b30e5465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5b63d861e25d4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Ra6484b96daf14bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R02a76d5acff14f39" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rb89af94f5e874234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9b7597b291e448bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R7c36e22fb4cf4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4cb92923fb104ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8a5382f40b9949a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc7979849a9a54375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R4a6e8e173ede4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R20fa833638f64bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rdd9fd397152b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R3cb9ad07f0fa476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rebd692ec0e884278" /></Relationships>
 </file>