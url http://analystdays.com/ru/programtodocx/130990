--- v1 (2026-06-24)
+++ v2 (2026-10-30)
@@ -1,670 +1,670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re5fffa5e2ea74b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re95d9974e7574c1c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86070309f560431a" cstate="print">
-[...603 lines deleted...]
-                        <a:ext uri="93db723f-4233-4187-a3fb-67be6a5cf3a1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R77e1643e59354fc9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d6d8e446-65d1-46a6-81ca-3755b140b24d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc25f34bc82c14268" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="70a25180-b722-4203-91cc-405cc666d890"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0dac5ff300d44a4d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="440c0568-6bf5-4ed5-91bc-4dd9e7cc321f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfd68cbbc1f643f8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6e5b79bc-2055-40c6-9c82-c69752b1c005"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2a166f6187244b71" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9afae520-5144-4689-877d-b06f962ed540"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a900027a96948f3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d6e468f1-4705-4f23-9610-dbe4123ce51d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdafb7a3122ff46e6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e38292e2-d90b-438c-ab54-9793730db7d0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64e7cd45ae5843a1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="17c37e5f-3bc1-43c3-8861-b3179b1be638"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd56de014ceec42d5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="16476323-3d65-4917-8004-2ac92c733c0b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ff0cab124104863" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2db8d221-ac32-4b83-9121-90cc74916f80"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb00f7f11508242b7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dbcefb94-b02c-4eb5-a4df-77feeb18b75b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80967d241a0b4612" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2f6253dd-7cb6-4446-9347-af6ac634e439"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20b476b2a28144e9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1312f094-f964-4b3a-838f-45d4983f23d6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb4d5665c7bf3491b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3706c112-c107-4138-b85e-354a4b263562"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57764e871aca40a5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6eaafe35-d7ce-47c0-9fd3-88f5659b068e"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R86070309f560431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R23386dc6947f495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1359f31519cd465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R23d26bc0588f41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra25ef4d65bc84ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4e81aa5cf6184da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R73d06af9a45946eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R375b9377972b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R80e37825ce374474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R94e79711defb42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rdd33f05329514eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="Rbfc65bc5f89d43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="Rc2649a3c4d834fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R1ef83a18b6bd4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.png" Id="R1f5b7e97fe4746b0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R77e1643e59354fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc25f34bc82c14268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R0dac5ff300d44a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rbfd68cbbc1f643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R2a166f6187244b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4a900027a96948f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rdafb7a3122ff46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R64e7cd45ae5843a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rd56de014ceec42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R8ff0cab124104863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rb00f7f11508242b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R80967d241a0b4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R20b476b2a28144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="Rb4d5665c7bf3491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.png" Id="R57764e871aca40a5" /></Relationships>
 </file>