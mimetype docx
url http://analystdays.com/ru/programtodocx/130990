--- v0 (2026-05-04)
+++ v1 (2026-06-24)
@@ -1,670 +1,670 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8e1ab0788210433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re5fffa5e2ea74b11" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ea747ef1b3148fa" cstate="print">
-[...603 lines deleted...]
-                        <a:ext uri="f10ea033-f2de-42fe-befa-ce3f13d2a322"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86070309f560431a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9efef11b-347e-4b99-8e74-28071c04b572"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23386dc6947f495a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="403043c7-2644-48e5-8c7f-2aa6762fe311"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1359f31519cd465c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2ebe69cf-7d54-40bc-9fc4-ee8e55a2c816"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23d26bc0588f41be" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8ab474a7-2c02-4a64-b3d3-06fd0469a694"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra25ef4d65bc84ca5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="74698600-7095-4a13-81b2-035251f0379b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e81aa5cf6184da9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7646fed3-d18d-4031-8cf1-d76e08e2dd9c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R73d06af9a45946eb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7cc6aeb3-4375-487e-9ab8-f67b81458fe6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R375b9377972b49f3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f64aeff8-452e-4ca2-b978-c8b4a6d56c5d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80e37825ce374474" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="520038ab-a37f-4631-936c-527e960664c5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94e79711defb42d5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="160d5c8c-6a7d-444a-9130-7be6c25086c5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd33f05329514eef" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8b77e47b-f7f7-40b6-9449-2035b3429cd0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbfc65bc5f89d43ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9f18ecbd-db94-4df7-a64c-ad4597f5ceb7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2649a3c4d834fba" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="33435e8b-ef5a-4624-86d0-05ac5c8d2703"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ef83a18b6bd4577" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f91ad1ed-d448-4d6d-a3eb-9bcf6d6a4b8d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f5b7e97fe4746b0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="93db723f-4233-4187-a3fb-67be6a5cf3a1"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R8ea747ef1b3148fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R8292ea09c0774b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R35e2d1bb04f24cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R77a6f1abecb046cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf662ad5dd96f4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rff2332b41ada4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R75ab528a1b3c4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R212ebfd02926489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rd9ad9843bbbd4a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R7115767348154e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R1d1c648570d74336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R4aaa6aa9b984439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R3d659578de0d4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R78cbbb20b2774c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.png" Id="Recfb71dd4eb54307" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R86070309f560431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R23386dc6947f495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1359f31519cd465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R23d26bc0588f41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra25ef4d65bc84ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4e81aa5cf6184da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R73d06af9a45946eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R375b9377972b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R80e37825ce374474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R94e79711defb42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rdd33f05329514eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="Rbfc65bc5f89d43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="Rc2649a3c4d834fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R1ef83a18b6bd4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image15.png" Id="R1f5b7e97fe4746b0" /></Relationships>
 </file>