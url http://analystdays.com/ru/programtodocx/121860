--- v1 (2026-06-24)
+++ v2 (2026-10-30)
@@ -1,498 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R050489b331b442d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra4a9765a278b4ae4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09454590185746ff" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="ae1caf4c-fa89-4812-9084-f8d6b28e1c36"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R12f6fbb1a39a40fc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="76fecbab-4861-4f3b-a72c-0fcac6ae233b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a15cc681de94cef" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fa4daa8b-e395-4e80-a3a5-1e14da4033a5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c236e37da7a4118" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="90360892-fd6e-4f11-8ab6-67c45a3dd1f7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8a6f63bc59cf4ddd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="37d1a0da-320d-4c98-b81a-77dfc741d6b3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d530d424be14f69" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="33b5772f-253a-4caa-9467-479ed33fb82b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R163ee866fae242e6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="00001577-a243-4487-9aba-35609a3c1f46"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb7a83b32c6b24794" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="47761a8f-f277-49f0-931d-a46092885234"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4821e14fca7047f7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2169f5c4-a458-4008-9942-24b8f7f45393"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R108a77b9772c4390" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d25394e9-1764-48f6-8907-87d76d7a7a7f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53dea8d6726e4de7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c31fb68f-f2a9-49cd-9bed-a9f4e44a3ee8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ef18cad017f4682" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6749b22b-a67f-491e-90ae-4f9d2ea2df6d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R09454590185746ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R405d8c9589b44b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3acefc49cae445a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7252af4a16f3458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R19015b08f66b492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc39895af0d5545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R8e35925cae4a416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R64ad88b9d1fd45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5df12e6d86fd43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R803eed08486e4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R5f73b53528e94c71" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R12f6fbb1a39a40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R8a15cc681de94cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5c236e37da7a4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R8a6f63bc59cf4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0d530d424be14f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R163ee866fae242e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb7a83b32c6b24794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R4821e14fca7047f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R108a77b9772c4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R53dea8d6726e4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R9ef18cad017f4682" /></Relationships>
 </file>