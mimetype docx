--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -1,498 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc6ef93e1d37e4508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R050489b331b442d1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re937b667acaa4092" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="836d904a-35b7-4c88-a696-903f81c7beaa"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09454590185746ff" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8e31f210-ca13-42b8-bc6a-fae302093c64"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R405d8c9589b44b8d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8a0b8b10-68d1-4613-be82-d45aef65fe5f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3acefc49cae445a6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cb943419-652a-42ef-8d33-b63107fcb19a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7252af4a16f3458d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="58f25ece-b59d-4aac-b993-f4288fb24408"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R19015b08f66b492b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6ef3c10c-739d-461a-a2b6-464fc6ddcc20"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc39895af0d5545f0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1cfff54b-85ea-4cdc-8d34-ed80a20ca759"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e35925cae4a416b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="52476e6a-d335-49b8-93ac-8be0b21c66b0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64ad88b9d1fd45a7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="eefce3e6-147c-4610-89de-694f81864187"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5df12e6d86fd43c8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="263eab63-b485-4d65-96fb-0313c9ab503a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R803eed08486e4c00" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="677f3e71-052d-4a7c-8a51-cfa7535a97f2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5f73b53528e94c71" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ae1caf4c-fa89-4812-9084-f8d6b28e1c36"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re937b667acaa4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R1bf79bb27c2d4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rd3ff8dc44cfd4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R280fdefa765e408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R2410191452634be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Re46e0ab4695f45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rcfd6cec2321a4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1d9ba3d7dc244ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R22a2be592954491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R47934c37ac9f41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R7c807a26a0f34fe0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R09454590185746ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R405d8c9589b44b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3acefc49cae445a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7252af4a16f3458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R19015b08f66b492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc39895af0d5545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R8e35925cae4a416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R64ad88b9d1fd45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R5df12e6d86fd43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R803eed08486e4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R5f73b53528e94c71" /></Relationships>
 </file>