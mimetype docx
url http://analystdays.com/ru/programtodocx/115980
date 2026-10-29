--- v0 (2026-06-20)
+++ v1 (2026-10-29)
@@ -1,498 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R40c52898bb654d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rced59762e1e94549" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1192cf4f6984487" cstate="print">
-[...431 lines deleted...]
-                        <a:ext uri="f9edc5de-d339-42bf-8c35-f272fe90ea20"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15211ac8b05c44ef" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9d4f268f-f45a-4ca1-aa43-85bb7e7d9efa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0fadd286bf514628" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4cbb45c7-b0a8-4651-91d5-92c258955c0d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re55d07ce8ee54e33" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d3d4b760-738e-41b0-963a-c8cd672747d4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3d41bdde5aa84ac0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="39d0c995-24ad-406f-8317-637867c08b38"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R97b01337c01b428e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="370a12c1-52e2-409c-8bbd-f79a840c32ad"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R142dd2b239e94414" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fd1ce6a1-5690-402d-88e6-a5f44b03ea82"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea323d4bfd2048f2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fad5eea3-56a9-464b-9c7c-a46ced9e3442"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ee6fc0fd2f544e9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6403f803-af9c-4283-9180-82f10c183b60"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf0e4daaaed4e4905" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4c3e92d2-545c-4cd9-a77b-a0ff5a369cad"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcc6e4f26b3714737" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f60a6655-fb7c-476e-8024-86c6e1dd5cf1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdea834494495440a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="521079eb-4efc-4837-865d-3dcb5b536d38"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc1192cf4f6984487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf2389aa9a1f44cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rc9efb5f0e7a54512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7258404583344bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R650272a54bce4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R0da64b3713984c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra9c29b85a7e74e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R036ae4034d26420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rd588192f902d4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R52fe1ec2db164e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R5de6bc264241434d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R15211ac8b05c44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R0fadd286bf514628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re55d07ce8ee54e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3d41bdde5aa84ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R97b01337c01b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R142dd2b239e94414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rea323d4bfd2048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R3ee6fc0fd2f544e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rf0e4daaaed4e4905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rcc6e4f26b3714737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rdea834494495440a" /></Relationships>
 </file>