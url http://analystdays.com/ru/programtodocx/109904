--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R751e2cc327b5419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1ee5fe9ead6c4789" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf01e549e08ab49de" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="69a94866-d80c-437c-a754-9480d36fa9ae"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc95481ed01e4f6f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f78cefa4-3093-4739-a9b7-575215a59335"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98e927dd05ae4242" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="19eb1c1e-c496-488b-9e18-5d9aea01707e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6fedb1c115e64e8f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a96f79c6-2930-42e6-885e-82be31717644"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd268306df75b4194" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="107555b6-4b79-4680-b76a-f8e19427b620"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbbfff8a9fed841f4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e36629f0-c8c8-4015-9eb5-0102c05bfd0b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raafc450ce6ea46ed" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c4526dc0-18db-478c-9b6f-354dfa472fe6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R38c0f8c2ac024c35" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="82afce5f-a7e3-49be-83af-42b0d2946d2f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c03de7b36794ab9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="aa12c40a-cef2-47e1-b84e-250a7a1c6672"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca65e88213594c4e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e1b91b88-5d93-4a03-8903-c94959111a7b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6263c4f908184163" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2d01d3cf-7da3-4fe7-99de-2e79f6ec47d9"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf01e549e08ab49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rca41025e551549fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfa4521a715ab44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rc488352ae89945ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9e2feb2da4db492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2c6eb1b95ac54487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd278b5f811d74900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R4212c39fd2ac4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9f20f98f4977448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rbf0fbee11ca64cb1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbc95481ed01e4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R98e927dd05ae4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6fedb1c115e64e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd268306df75b4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rbbfff8a9fed841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Raafc450ce6ea46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R38c0f8c2ac024c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R5c03de7b36794ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rca65e88213594c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R6263c4f908184163" /></Relationships>
 </file>