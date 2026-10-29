--- v1 (2026-06-20)
+++ v2 (2026-10-29)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1ee5fe9ead6c4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R13d7657e123c4f8c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc95481ed01e4f6f" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="2d01d3cf-7da3-4fe7-99de-2e79f6ec47d9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6db80eb96af840eb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="19ffcaf7-4143-4145-bd39-b935f41e3c33"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6d9f79647454519" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="15493d56-dd2c-4d26-b3a7-b0818fad5769"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb26ec7a00fc840d3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fa7b1e45-7734-4f79-a85b-d565ecca6cf3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96f820e669ce4d17" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c41d89ec-5190-41f5-ad80-201a69f96c26"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1423a754abb24af5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f9129580-2c6c-4cf2-8366-aa11c987c66f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72db2e432a4d4f8a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1d3d9940-de86-4da8-8d74-4e230d887b0f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rae78670516004d94" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="df67462d-f50a-40a5-9983-a53851909138"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc2b44bb0ada4459c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9dc22bca-4b46-4f1a-ba5b-0d9ec507a77a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rddc98e297b6a4e80" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d8cc5a70-6793-42ad-8acf-c8caa2daf43a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0bb2036ceacf44a5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="69cda808-8306-4ac7-bca1-bc21299587d7"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbc95481ed01e4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R98e927dd05ae4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6fedb1c115e64e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd268306df75b4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rbbfff8a9fed841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Raafc450ce6ea46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R38c0f8c2ac024c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R5c03de7b36794ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rca65e88213594c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R6263c4f908184163" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6db80eb96af840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc6d9f79647454519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb26ec7a00fc840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R96f820e669ce4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R1423a754abb24af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R72db2e432a4d4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rae78670516004d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rc2b44bb0ada4459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rddc98e297b6a4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R0bb2036ceacf44a5" /></Relationships>
 </file>