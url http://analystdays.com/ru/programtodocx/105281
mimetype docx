--- v1 (2026-06-20)
+++ v2 (2026-10-29)
@@ -1,412 +1,412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R88b2f58f82ce45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a2344f2f87e46ca" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6be680fbfda4e69" cstate="print">
-[...345 lines deleted...]
-                        <a:ext uri="0058a75a-bde4-4fc1-beca-26201fb9e591"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5b08632269aa456b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f5f01d91-b9cd-425b-bda0-f5c487fb63a9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf5b26263e3cc4652" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9f7f4689-9258-4a3c-893a-cac67d96a77d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e36118d63434a71" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a0283138-1008-4496-918a-7833b887c399"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0948a05cbb984291" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dda2cc20-4254-43fa-a9c9-1e2dad6d3cd5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re1abd5efaf484dfa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6fa172de-76b1-4e7b-9f25-c517bd8bf1ac"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0904a753f8744a3d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="68f98ebc-000b-4b86-9d42-fd7c05e68dce"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34053dca91794694" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a4bf92d8-f81f-4cc6-88e8-9891316246f3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R87b6cd7979774189" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bc457d74-9c2d-469b-a34e-d7a90fe632a8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96741edf9f514726" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="81c251d1-1280-4612-80e5-9ea533806cff"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re6be680fbfda4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R64f6e2373d7d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Reb12fd53cb0743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R00130ea656864811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb8a761c299774f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2d647b3b932b483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rfcf82f3504644261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R9081b4cba7dc4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R6e5b1c12ae264dec" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R5b08632269aa456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf5b26263e3cc4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3e36118d63434a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0948a05cbb984291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Re1abd5efaf484dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R0904a753f8744a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R34053dca91794694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R87b6cd7979774189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R96741edf9f514726" /></Relationships>
 </file>