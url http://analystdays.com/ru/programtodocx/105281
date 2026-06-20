--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -1,412 +1,412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6baf064d4ee94718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R88b2f58f82ce45c9" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01abf2605c2843d3" cstate="print">
-[...345 lines deleted...]
-                        <a:ext uri="59a8262c-2194-40d9-913e-6a93468fcff8"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re6be680fbfda4e69" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1a8616cf-1078-4184-b5d5-5041403a8d33"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64f6e2373d7d4abd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="877af46a-f156-42d0-9ded-5e238a61862a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb12fd53cb0743a0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7bc2b759-e35e-465d-9a95-4c06111ef7c0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R00130ea656864811" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8de1d0e5-b4d4-4970-a732-891fc7828916"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb8a761c299774f2a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="29ab5592-505b-4356-9afe-03331302bc9f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d647b3b932b483f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4f99e874-b788-411d-a0e9-0bff14d06a46"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfcf82f3504644261" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6595d823-3f0b-46df-ab54-9d9a8900493c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9081b4cba7dc4239" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="262ac328-3d7c-4c10-b3e4-ec2755763d28"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e5b1c12ae264dec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0058a75a-bde4-4fc1-beca-26201fb9e591"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R01abf2605c2843d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra81a701a928d407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3dbb95a1faeb4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R686d9f871f9a4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R5f8cc76575b64baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra77841812d514333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R34cde1fb9cbe4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rb6472e044ed64f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R1467f6d1b5a74e69" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re6be680fbfda4e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R64f6e2373d7d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Reb12fd53cb0743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R00130ea656864811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb8a761c299774f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2d647b3b932b483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rfcf82f3504644261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R9081b4cba7dc4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R6e5b1c12ae264dec" /></Relationships>
 </file>