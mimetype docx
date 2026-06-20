--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdb5444b431794013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R822c46376a0a4fff" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1fc895f0a1142c7" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="134a2ccd-144b-4b15-b282-8f2b1a7c6ef2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf625d553c44d4bfc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="65568094-a0f8-439a-9d7d-81af8a8d550b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R141384f93c4f4603" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="89c6b075-cd67-4d52-a6a3-89a6f09e2de3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0985d47926ff4e5e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="85713728-a859-455c-a4a1-582d17903234"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34d98665bee948d7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ebe37b8e-b108-4645-8f34-cb94886c44e0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbb00b9d98da4dab" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c9b8e424-ea47-4c18-94ed-6d0b9e4e2b34"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R40b3e381101d45ab" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5e8c1878-793d-4564-8e83-e4b4ac628389"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3336e2e9635d4ea6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1b874826-29c2-4a4b-aa00-e6ca4d8d5dfd"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd1fc895f0a1142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rddaa34b82bf449eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6af198b14e2044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rcac8672cb6834879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R50a2d0412e594907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5024aae053bb407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb898137a1295429c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf625d553c44d4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R141384f93c4f4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R0985d47926ff4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R34d98665bee948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rcbb00b9d98da4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R40b3e381101d45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R3336e2e9635d4ea6" /></Relationships>
 </file>