--- v1 (2026-07-25)
+++ v2 (2026-10-29)
@@ -1,584 +1,584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7dd006d42a64445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd0447a6effc04cfd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra77742dedea64abc" cstate="print">
-[...517 lines deleted...]
-                        <a:ext uri="a5c2e68d-45d4-4c21-aee3-b194edc0a2b7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R72f0132163bf4c2b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e15c8cda-1de3-429d-ad09-d692b5688131"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc21f9541d3a74717" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="14e6c284-304a-40f8-b6c5-a262ef84814d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bb342de77dc4db7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="64e7ab0f-57f5-49ff-83ea-584e7ec47039"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7feb9f127871482a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5b8dab3d-7616-4027-b1ad-6a02397c8fe9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb301047111174b8c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2a1c7d8b-e0e5-42e6-a662-af0c848b5433"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R52a1eff8878d4c81" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0a089fac-78e2-4a5e-8479-728a1c36889e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8bdd56b68794d52" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dc798fb8-aed2-47b5-a000-16f97ae70760"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R169824972bdc449c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="651b7a45-0d36-4cc9-997e-6b6d822310e7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb644ccb60a7344ff" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5f084ecb-37cb-439f-825e-cbc49e255827"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R501c36a7eaae48dc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2e5d2e2b-0c04-46ad-bc99-a3566b6cb32c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7d17e6717984dc4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5dc2ec9f-36c5-42e8-a45e-fdd3afb8b0ce"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3c99a2eb7964dad" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b5cad8e2-f590-48a4-ade2-c67b702707a0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8e487f551410469f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cdd444dc-2654-470f-bf64-5cddd67014d0"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra77742dedea64abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf64615b463b74127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1fa8e43b8adc4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R5dece515921d4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R65b6915ee0fb4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R7526cf61a6bb4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re2cc7dc31cfc485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Ref6eb6a257a54bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9f08e6f2ad8f4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R9f109f5aa772465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R96e9d0ced27449b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R6f145adad48043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R8fcbc1c55d454159" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R72f0132163bf4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc21f9541d3a74717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R4bb342de77dc4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7feb9f127871482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb301047111174b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R52a1eff8878d4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra8bdd56b68794d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R169824972bdc449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rb644ccb60a7344ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R501c36a7eaae48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rd7d17e6717984dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="Ra3c99a2eb7964dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R8e487f551410469f" /></Relationships>
 </file>