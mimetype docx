--- v0 (2026-04-21)
+++ v1 (2026-07-25)
@@ -1,584 +1,584 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7098c20e48934125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7dd006d42a64445b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59bccc4204374b60" cstate="print">
-[...517 lines deleted...]
-                        <a:ext uri="fbcb7f83-c913-4a4e-adb3-896e2f40e8d2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra77742dedea64abc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="811febb1-40b3-43ef-9bbb-2958b4016bae"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf64615b463b74127" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b038f869-6727-4916-afb7-93113c8244bb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1fa8e43b8adc4ef1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f7c75b8b-e2d9-4f9d-88da-8cd7a4d07654"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5dece515921d4854" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="10207114-e26a-4377-86c5-f041d0e960fc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R65b6915ee0fb4ed5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="808970dc-a114-4f4e-a3de-89f926149ee5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7526cf61a6bb4a60" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bbb39005-5bd9-469b-9013-18c2281c49c1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2cc7dc31cfc485c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f07cbb04-7b85-46c3-9910-30e4fc2948b3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref6eb6a257a54bb1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="baa10592-8b94-4878-ba50-781e18008743"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f08e6f2ad8f4e38" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e2c0616e-50e5-4123-8355-e7f7c2484224"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f109f5aa772465e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="401c5b7d-17f2-489d-997a-d66bb8fc1451"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96e9d0ced27449b1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ef336626-3b5e-4f77-a466-193d6be67258"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f145adad48043fa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="069ed459-f102-4ab5-b8d6-952180dc0605"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fcbc1c55d454159" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a5c2e68d-45d4-4c21-aee3-b194edc0a2b7"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R59bccc4204374b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rbb49e8299b0044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re72269b991724f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd65a4842bda34d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R7d9aaa86087349c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R583cfaa4477a47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R7afd71d93cf94b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R85ca7a3d374d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Ra189908ea68e4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R5b3b025896a84d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="Rc85bb4a82d474923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R3dc03f9f51a24ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="Rb249a4517e924f3a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra77742dedea64abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf64615b463b74127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1fa8e43b8adc4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R5dece515921d4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R65b6915ee0fb4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R7526cf61a6bb4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re2cc7dc31cfc485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Ref6eb6a257a54bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9f08e6f2ad8f4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R9f109f5aa772465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R96e9d0ced27449b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R6f145adad48043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R8fcbc1c55d454159" /></Relationships>
 </file>