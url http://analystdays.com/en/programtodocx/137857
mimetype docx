--- v0 (2026-05-02)
+++ v1 (2026-06-25)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R6efc7ecad6184561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcd06f5168a754f62" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1f1fef7a479f4ceb" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="8a692613-4f57-4037-ab48-353766261c8d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b7c7af7124f4d15" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8944b7ec-e387-42b2-82ee-370eb62a2a8c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc749398cfa944bf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="83e742ac-f21e-4482-a091-66255d3462b4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8d8a6c7c39564f20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="54b91c7d-1e8a-4042-8bc9-699398f45e7a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra602f80e367640fd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a61661da-75a9-4132-8d61-4724657d0a43"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5d62510ac0d04abc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1f55077f-5675-42c9-90bb-9dea6cecbcf3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02d1692f5c87475d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0208e674-749e-4bae-98dd-31c11e6ec7ba"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a09c4953d924ce4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="38799f34-9cf6-4e54-bbfd-acc539d93505"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf284ea6d83a0471f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ea4b6c96-80ee-4e05-b02a-61cf237c784c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc534634678574e41" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e62c74c0-c0c9-48ec-a86a-e61883728f24"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3cb929ebdc44f80" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="816b9f52-5c47-4a9f-87cc-cefc53eca690"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R1f1fef7a479f4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R66f44124497a4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rd8d608376f94469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0365633d61454e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rffd3b383c0b54026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R77a525dd13d24d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Refc4d9d3e2f6438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R9ccfeef7d3654a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R3922f8d307d04092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rbc847c4c88da4098" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7b7c7af7124f4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfc749398cfa944bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8d8a6c7c39564f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra602f80e367640fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R5d62510ac0d04abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R02d1692f5c87475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R9a09c4953d924ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf284ea6d83a0471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rc534634678574e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rf3cb929ebdc44f80" /></Relationships>
 </file>