--- v1 (2026-06-24)
+++ v2 (2026-10-29)
@@ -1,627 +1,627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd59fc253ac644811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R60d0fcdc14634919" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdff80d4a74141c2" cstate="print">
-[...560 lines deleted...]
-                        <a:ext uri="e4438929-caca-4724-a473-28493590a324"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R435ec49043cd42a5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0cb34b75-0a08-46e4-b694-779e5c690572"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra771c9fa2f554c11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="59103a66-b543-4793-be32-372fdc9bf5cb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83ea86479afc4f58" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8be98150-950a-40ca-b0a2-f02848bf49c3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7d46609f030458c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="88af7f3c-ef2c-45ad-9c63-2b42f271e3a2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc7a3c31235924207" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bbc3676b-320a-4c0f-99ed-f9c50786df3a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27fef25da2a34e90" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fc6e161b-aba8-458b-a06d-03f62bdb636a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R829e05c632ab4512" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2d0c95a7-d978-4925-a476-887333d376c4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6bd382e9db342e6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b054a196-af43-4d3f-b308-154ebebb6f59"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra1d62019b14c449f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="46bbaf6b-f695-4033-93c8-dbb5d3fd7a6a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R566fd67bd3f84e27" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6983e107-da93-48ce-a7d6-b1c0d1058b3b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9564e1c9aed642b3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f90f2f7f-36f7-4b6c-8427-3dc0230bc1a0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R161c3a592f004e65" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="39e793c6-51aa-4189-a527-6ad99a5a2c05"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R42556d9c761d45d2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="27d094ae-078b-4735-a923-9082bbf97b58"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6182330aa68e4e86" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5d2f2b61-0602-4a42-bf73-568963f066c3"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rfdff80d4a74141c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R0503c5fdfccb4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R76322027c7fa4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2310f5546b79430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R7442c54fe1754118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rcbd5085382a8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rf42fc6571e5f4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rb9f0d63ff3f3405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R7ebf624bbeae4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R3554bc5b3aa54162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R0b0942d5a3bb4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R549b0cdacfba4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R11dbaca7b7184989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R35f0f56816054a6b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R435ec49043cd42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra771c9fa2f554c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R83ea86479afc4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra7d46609f030458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rc7a3c31235924207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R27fef25da2a34e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R829e05c632ab4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Ra6bd382e9db342e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Ra1d62019b14c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R566fd67bd3f84e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R9564e1c9aed642b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R161c3a592f004e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R42556d9c761d45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R6182330aa68e4e86" /></Relationships>
 </file>