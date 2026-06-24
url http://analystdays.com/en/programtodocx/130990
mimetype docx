--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -1,627 +1,627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R300567fc8f25472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd59fc253ac644811" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01213ded89954e4f" cstate="print">
-[...560 lines deleted...]
-                        <a:ext uri="52a10387-bb6a-4330-821e-cee78f603c02"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdff80d4a74141c2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fa4c4d4f-b5c1-49da-8634-13f4f4c28238"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0503c5fdfccb4d0b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dddcde00-6da3-47b4-8dfe-110b2becb0b2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R76322027c7fa4b81" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a5f0c7db-971b-4bfc-852f-cba1218ad723"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2310f5546b79430c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f4bfcd3b-0e93-42d9-9ea4-999295b4c2d4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7442c54fe1754118" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3f188b46-27a6-4ee3-b6a7-36664861e282"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbd5085382a8400e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dc3cefb2-f61c-4edf-8d8c-18453947383b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf42fc6571e5f4296" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1e07f4df-a239-41d9-bcd5-5ecf92931cbb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb9f0d63ff3f3405a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="75643e6b-9548-449a-8ae0-14bf3a4fa139"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ebf624bbeae4339" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e36538f4-5977-42ae-94bb-c7ecc9542a54"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3554bc5b3aa54162" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a749b7e1-f85e-4f8b-834c-4e8a6989dac8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b0942d5a3bb4e8c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3318409b-3c2d-4df1-b253-e96bacbe346e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R549b0cdacfba4c77" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d6b923dd-6c59-4861-8531-07b5dd72b654"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R11dbaca7b7184989" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="21374680-96c8-43f6-ba9c-9375e6857ce3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R35f0f56816054a6b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e4438929-caca-4724-a473-28493590a324"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R01213ded89954e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re4300a6d484e4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ra0df6f0a7d9847eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R972f35144568408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rc6a73de4dccd4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2ebb1a0723354722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rddeab87720fb4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rc2111b3fddad4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R506e6ac255da4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R2395e90061b24e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R6a87f06dce344c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="Ra20ce68260ce45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R8568aa889bc64ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="Rabb63690f86742f4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rfdff80d4a74141c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R0503c5fdfccb4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R76322027c7fa4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2310f5546b79430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R7442c54fe1754118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rcbd5085382a8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rf42fc6571e5f4296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rb9f0d63ff3f3405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R7ebf624bbeae4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R3554bc5b3aa54162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image11.png" Id="R0b0942d5a3bb4e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image12.png" Id="R549b0cdacfba4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image13.png" Id="R11dbaca7b7184989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image14.png" Id="R35f0f56816054a6b" /></Relationships>
 </file>