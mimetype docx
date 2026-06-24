--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R149fe3c800364e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb5a1ecb2a2294d05" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31707a65612d493f" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="29dd0814-b277-4ef6-9f07-7969318d6dbf"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8745996ae6648a0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="14203eca-2106-463c-9624-3606e5a07b5c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R08c99e5263c04988" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="30e971f9-6634-4381-abde-dfb41905e180"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R956f94e34de04a1a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c0213c0a-e6b5-4b46-894c-c344aa80e83c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra6e1a90e32684ddd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="653d6f93-e32c-4a46-9ea9-534fd59360b7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27edd4f66b3c4480" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c14a5623-aef3-4a45-a15c-1147cf90cbf7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3aab621ed13452e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="73fdfac3-8d50-4f86-883a-dd832aaf2b47"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39be761c10f94136" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8b89db36-7f82-4188-a07b-8299dd2e0394"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd40d07327de341e8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9f81498a-ae9e-4c20-8e74-8b1d5d2913a8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5b5f799daab4d4a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b5b9b101-735c-48b3-9acd-e7c6caec00ff"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R970303e666b8471f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d40fe8bf-1dda-4412-81ca-d71b2ab2220e"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R31707a65612d493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcb7004d30e854f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ra871633e889942aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R8849d8900ef14e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf5c8f041b828488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rd1978be072194fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rc07a070e7d7849a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R9172ad65b2414c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R9863e983c2ee45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rd0be21e5874c4750" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc8745996ae6648a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R08c99e5263c04988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R956f94e34de04a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra6e1a90e32684ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R27edd4f66b3c4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rf3aab621ed13452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R39be761c10f94136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rd40d07327de341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Re5b5f799daab4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R970303e666b8471f" /></Relationships>
 </file>