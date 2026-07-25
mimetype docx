--- v0 (2026-05-25)
+++ v1 (2026-07-25)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea965e1f28f74fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7639c727a3964241" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf9e32c11825b46f7" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="ca0e80be-7ada-4ffc-bb11-7b4e1b491b0b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80a4640292c34155" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="caf8baf9-55ab-436c-85e9-755ee052e45e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9eee7eb330324b48" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="89a8eacf-fa75-4117-9473-8941646d3d85"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R038192792dc24806" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="718f0813-fd33-42e1-9a2d-d951929a1671"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1e7e4d69303493c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="053b659a-1dd4-41c0-b22f-fdbb1db00090"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2be20ab49bf3425b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d9a4219d-65cd-42ec-a32c-8e20c95f2d2b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51ead8e324c44688" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2a25749a-ad7a-4642-9d7c-ee8b6a3a095d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e05cd04c4c44ffa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5188fdb9-6510-4083-a57f-3f951484bd0f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R079f661cccd247c0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="05b91897-8f8e-432f-9c03-1ef96bc9be69"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rabb26f15752a49e1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="abac8eda-628b-4ac5-a172-c6381836d03d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb994f690df1c4c32" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="49b2d659-e62f-4359-837a-88a00c5484c4"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf9e32c11825b46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb5f1c43abb134274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R0b10743ca97a4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rf0dfdcbfab124a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R539eb26292cb4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rcc19eb890ade4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R7e90a2e48a654ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R177fe763747d4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rf44ff706440c4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R3c470951a53740c8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R80a4640292c34155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9eee7eb330324b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R038192792dc24806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb1e7e4d69303493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R2be20ab49bf3425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R51ead8e324c44688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0e05cd04c4c44ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R079f661cccd247c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rabb26f15752a49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rb994f690df1c4c32" /></Relationships>
 </file>