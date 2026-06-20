--- v0 (2026-05-03)
+++ v1 (2026-06-20)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R713b178989614285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf94c0225a2b64560" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R476d62fd94d64281" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="9a7b331e-cd90-4b64-9be6-dda5b3f2260f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c454aaa9f774170" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5b0c0b68-186d-480f-9fe2-d77797e9ed7e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R59c8f1a8d545460d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4083714d-b55b-4fe7-89a0-5d26ec604266"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83d9bf9124694f05" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="867e0017-848d-4e85-a5d2-c1074bf14344"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2ab9a7473b97456b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ff8d2a49-e1b8-466a-9cda-81d987e540c5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R893be68749424c84" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ea2ec5ad-412d-4bc1-be8f-efa6bd2e0ec0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8799e2ae9ec84916" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0c8f6f4f-15e7-441b-a7b6-d1e58b324650"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re597e49f94964e7f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9ec62e1d-003e-4472-a8e5-2600eee10578"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a214547d0724b0a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e94d4525-49a9-4f6f-8f86-b778c8ef3c7c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb55a2c0575d54fb2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7419e22d-f259-4c06-94a5-a60cc85f52ec"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8cdfe3de7b9447c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="489d1cbb-e723-4229-9b69-c3389f232f5a"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R476d62fd94d64281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re4f313ff98a343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R03e71374d96e4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rcdc1cf759fda4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Re7153ba094ad40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5295ea02d6f247f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R84d65ac854304d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rddfec9eaf7da44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Ref206c4bb49e4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Rf89f0108e36141fc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6c454aaa9f774170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R59c8f1a8d545460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R83d9bf9124694f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2ab9a7473b97456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R893be68749424c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8799e2ae9ec84916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re597e49f94964e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1a214547d0724b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rb55a2c0575d54fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Ra8cdfe3de7b9447c" /></Relationships>
 </file>