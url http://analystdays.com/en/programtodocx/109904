--- v1 (2026-06-20)
+++ v2 (2026-10-30)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf94c0225a2b64560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4b1b6b720b8047fe" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c454aaa9f774170" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="489d1cbb-e723-4229-9b69-c3389f232f5a"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ab68f8352994b98" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3fa4eac3-2b55-4073-a393-b522a07558aa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rba109be5343d41e7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3bbe76be-18ae-4b0c-a960-e41617912895"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd4c6900465f4f42" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e0ba7c11-e662-4d76-9492-36bd000b57af"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4a88e659fc2f4fd8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0bf33df4-1f3b-4be5-a279-24e2a89445ef"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86aee8b3ded343c6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d51778eb-cba4-4827-bd7d-221877fe494d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4afadf61305b46cf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a57422b0-9380-4249-a40d-c61cddc33f52"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0f84c6fd80534cfb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b002f359-cb01-4360-87a0-ff118aae9f4a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bf1398f481f4e74" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c3ae8712-6350-453d-87aa-5da0c221a6ca"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20b542ff60fb4a4a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cdaf4104-3581-424d-959a-719289e2e249"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4826e1092b0e4465" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="12d6de96-a001-4891-9f19-5d89d0903a5a"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6c454aaa9f774170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R59c8f1a8d545460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R83d9bf9124694f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2ab9a7473b97456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R893be68749424c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8799e2ae9ec84916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re597e49f94964e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1a214547d0724b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rb55a2c0575d54fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="Ra8cdfe3de7b9447c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7ab68f8352994b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rba109be5343d41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdd4c6900465f4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4a88e659fc2f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R86aee8b3ded343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4afadf61305b46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0f84c6fd80534cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R4bf1398f481f4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R20b542ff60fb4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R4826e1092b0e4465" /></Relationships>
 </file>