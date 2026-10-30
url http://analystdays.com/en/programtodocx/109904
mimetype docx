--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -1,455 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4b1b6b720b8047fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a147f304b394e39" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ab68f8352994b98" cstate="print">
-[...388 lines deleted...]
-                        <a:ext uri="12d6de96-a001-4891-9f19-5d89d0903a5a"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R949beb8162ec4c14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="036a7b4a-bc21-4fd8-9e11-939c384ba382"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e546efda7ef4f89" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cb79e148-78b0-43cd-a72a-c22f7326835d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b8a086abf2b44e9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c80a0016-4bfd-41da-b257-e532b07d2e27"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3edc952a8ac4712" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c7ae6662-69f3-404e-b9a8-16e778e28481"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra93763f574e64f25" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="742770a6-5d55-4b4c-a1e4-11db69df2f15"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2887694227474972" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2b789054-c993-4128-a97b-0fe66b614112"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6d14270db8364d22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b1c06665-35a5-4b89-8945-461407e39571"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7bf09ec190c94fdf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9f91fb51-e471-44b0-9270-07a8caa06bc6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17bbce7f6b0a4b12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8cede440-ed49-4c2d-8877-3e19007cf338"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R862f0dff8cdb4c27" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0ff80077-5d56-4bed-99ed-f32336087140"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7ab68f8352994b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rba109be5343d41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdd4c6900465f4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4a88e659fc2f4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R86aee8b3ded343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R4afadf61305b46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0f84c6fd80534cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R4bf1398f481f4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R20b542ff60fb4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R4826e1092b0e4465" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R949beb8162ec4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6e546efda7ef4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6b8a086abf2b44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Re3edc952a8ac4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra93763f574e64f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2887694227474972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R6d14270db8364d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R7bf09ec190c94fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R17bbce7f6b0a4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image10.png" Id="R862f0dff8cdb4c27" /></Relationships>
 </file>