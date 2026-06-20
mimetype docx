--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbad3177be9b2435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbeb230ead62d4181" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0a553c422c8b4b0f" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="933dd898-178c-4faf-a029-4c281fbcab82"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra62ea0d477164585" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e83cef48-37c6-4118-b550-058271864861"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra009a5b9f5714716" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="31a73df6-633a-4794-80d9-1ee305983c9e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7842dc34f74b4fac" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dcf5f286-7a27-476b-9b35-15719d9da49d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re13c5c104cc1450d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5db9c99b-d245-4d36-a632-f4974f721eb1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce0285339224432f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bd303cf5-dfde-4738-81fe-8a93615fae8c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcd0a2f043c804af5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5193edf8-f5ca-4db0-90ef-17e87c51a000"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94cc7463a90a4f5a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="566bcb94-92f8-474b-9cb1-a49a929e092d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra147183d36864171" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e9cf7ec3-4c04-459c-a170-a076f134de0e"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R0a553c422c8b4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc949a693de0f4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdc39fd5b2dec4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rf01b45c173084365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0eab3a4a827b4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R3f4d3c10662d4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R71f4d14d4c0a47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R595a60e2a0d34397" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra62ea0d477164585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra009a5b9f5714716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R7842dc34f74b4fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Re13c5c104cc1450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rce0285339224432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rcd0a2f043c804af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R94cc7463a90a4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Ra147183d36864171" /></Relationships>
 </file>